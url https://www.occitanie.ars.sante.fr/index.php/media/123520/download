--- v0 (2026-01-31)
+++ v1 (2026-05-04)
@@ -566,248 +566,254 @@
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7DC54E98" w14:textId="77777777" w:rsidR="003A13D7" w:rsidRDefault="003A13D7" w:rsidP="003A13D7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{EDC18B4E-F259-46FF-8CDD-9B3A7DEA51CF}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId3" w:fontKey="{7B846B2B-8FD4-4027-B2D9-54A4ADC3973D}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{DB16C4C6-847D-4381-B7E4-5CE8DBDE47AF}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{A9A7BF47-0443-4E33-AFD0-3D08224084A6}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{03A458A4-BEF9-4B90-B885-C5931A3D5C4B}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans MT">
     <w:altName w:val="Gill Sans"/>
     <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="GillSans">
-    <w:panose1 w:val="020B0602020204020204"/>
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans MT Condensed">
     <w:panose1 w:val="020B0506020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Comfortaa">
-    <w:panose1 w:val="00000500000000000000"/>
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="312D2703" w14:textId="77777777" w:rsidR="003A13D7" w:rsidRDefault="003A13D7" w:rsidP="003A13D7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2D4CCE8D" w14:textId="77777777" w:rsidR="003A13D7" w:rsidRDefault="003A13D7" w:rsidP="003A13D7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3C4C1BE2" w14:textId="67E266D0" w:rsidR="003A13D7" w:rsidRDefault="003A13D7">
+  <w:p w14:paraId="3C4C1BE2" w14:textId="5E28A74F" w:rsidR="003A13D7" w:rsidRDefault="006721D0">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="738F1EA3" wp14:editId="22C3F0A3">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="58A76F9E" wp14:editId="4BDC97D7">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:align>center</wp:align>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-909523</wp:posOffset>
           </wp:positionH>
-          <wp:positionV relativeFrom="page">
-            <wp:align>top</wp:align>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-449580</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7558474" cy="10689164"/>
-          <wp:effectExtent l="0" t="0" r="4445" b="0"/>
+          <wp:extent cx="7597302" cy="10743582"/>
+          <wp:effectExtent l="0" t="0" r="3810" b="635"/>
           <wp:wrapNone/>
-          <wp:docPr id="192859293" name="Image 1"/>
+          <wp:docPr id="542716687" name="Image 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="192859293" name="Image 1"/>
+                  <pic:cNvPr id="542716687" name="Image 542716687"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7558474" cy="10689164"/>
+                    <a:ext cx="7612687" cy="10765339"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="margin">
+          <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
-          <wp14:sizeRelV relativeFrom="margin">
+          <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="98"/>
   <w:embedTrueTypeFonts/>
   <w:embedSystemFonts/>
   <w:saveSubsetFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A54BB5"/>
     <w:rsid w:val="000319A5"/>
+    <w:rsid w:val="000E6299"/>
     <w:rsid w:val="00157C1C"/>
     <w:rsid w:val="002205CD"/>
     <w:rsid w:val="002824B2"/>
     <w:rsid w:val="00310518"/>
     <w:rsid w:val="003A13D7"/>
+    <w:rsid w:val="003A6C9E"/>
     <w:rsid w:val="00547409"/>
     <w:rsid w:val="005B5530"/>
     <w:rsid w:val="005D6DE9"/>
     <w:rsid w:val="005E3A6D"/>
+    <w:rsid w:val="006721D0"/>
     <w:rsid w:val="006B1285"/>
     <w:rsid w:val="0070699F"/>
     <w:rsid w:val="007C78CA"/>
     <w:rsid w:val="008E44E5"/>
     <w:rsid w:val="00A54BB5"/>
     <w:rsid w:val="00C11EA7"/>
     <w:rsid w:val="00C23289"/>
+    <w:rsid w:val="00CD332D"/>
+    <w:rsid w:val="00D64B76"/>
     <w:rsid w:val="00D90024"/>
     <w:rsid w:val="00DC7761"/>
     <w:rsid w:val="00E90E65"/>
     <w:rsid w:val="00E96B0C"/>
     <w:rsid w:val="00EA4E73"/>
+    <w:rsid w:val="00EC3296"/>
     <w:rsid w:val="00EE071E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -2437,27 +2443,51 @@
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Angèle</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100D4FD2F53A3CBEF44AA65506FAD2A76FB</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_SetDate">
+    <vt:lpwstr>2026-04-02T10:15:22Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Name">
+    <vt:lpwstr>[Prod v5] C1 - Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_SiteId">
+    <vt:lpwstr>035e5292-5a25-4509-bb08-a555f7d31a8b</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_ActionId">
+    <vt:lpwstr>0999bfba-cc06-4044-a1b8-02d2d70e613e</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>